--- v0 (2026-08-22)
+++ v1 (2026-10-07)
@@ -103,51 +103,51 @@
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>排名</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Line 帳號名稱</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>總積分</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>溫****軒</t>
+          <t>林****軒</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>20818708</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Y****g</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>7320000</t>
         </is>
       </c>
     </row>