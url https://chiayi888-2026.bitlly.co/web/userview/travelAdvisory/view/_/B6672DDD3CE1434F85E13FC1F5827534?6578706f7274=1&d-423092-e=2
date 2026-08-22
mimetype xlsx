--- v0 (2026-07-08)
+++ v1 (2026-08-22)
@@ -75,572 +75,572 @@
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFill="true" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:C31"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="3.38671875" customWidth="true"/>
     <col min="2" max="2" width="10.5703125" customWidth="true"/>
-    <col min="3" max="3" width="8.625" customWidth="true"/>
+    <col min="3" max="3" width="6.875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>排名</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Line 帳號名稱</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>總積分</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>珮****珊</t>
+          <t>翁****)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>386,265</t>
+          <t>55915</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>琍****慈</t>
+          <t>湄****如</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>185,000</t>
+          <t>53400</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>立****凱</t>
+          <t>A****♥</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>153,675</t>
+          <t>30895</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>昱****雯</t>
+          <t>A****r</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>141,125</t>
+          <t>30000</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>陳****ท</t>
+          <t>賀****）</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>95,000</t>
+          <t>17352</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>{****》</t>
+          <t>大****哥</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>83,003</t>
+          <t>16660</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>惠****秋</t>
+          <t>蘇****濱</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>69,627</t>
+          <t>16140</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>❄****️</t>
+          <t>佳****錚</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>67,136</t>
+          <t>15806</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>以****平</t>
+          <t>許****銘</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>66,000</t>
+          <t>15080</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>蔡****龍</t>
+          <t>P****y</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>65,415</t>
+          <t>15060</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>鍾****宇</t>
+          <t>蔡****）</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>62,263</t>
+          <t>13120</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>陳****潔</t>
+          <t>迪****帥</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>62,152</t>
+          <t>10630</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>宋****e</t>
+          <t>🎄****a</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>60,477</t>
+          <t>10381</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>惟****雅</t>
+          <t>🐵****🧸</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>60,113</t>
+          <t>9399</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>陳****緯</t>
+          <t>黃****志</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>52,417</t>
+          <t>9283</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>1****辰</t>
+          <t>挪****玲</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>49,170</t>
+          <t>8854</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>D****n</t>
+          <t>姿****姿</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>47,184</t>
+          <t>8440</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>阿****仔</t>
+          <t>佳****)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>46,000</t>
+          <t>8239</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>m****i</t>
+          <t>🖖****)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>45,285</t>
+          <t>8232</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>沐****蓁</t>
+          <t>佩****佩</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>43,651</t>
+          <t>8075</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>吳****丞</t>
+          <t>K****u</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>41,854</t>
+          <t>7874</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>h****芬</t>
+          <t>怡****）</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>39,436</t>
+          <t>7778</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>鄭****鴻</t>
+          <t>P****n</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>39,374</t>
+          <t>7383</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>張****玄</t>
+          <t>M****•</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>36,637</t>
+          <t>7359</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>P****y</t>
+          <t>加****叁</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>36,098</t>
+          <t>7280</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>小****6</t>
+          <t>信****志</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>34,185</t>
+          <t>7273</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>V****n</t>
+          <t>丞****逸</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>33,778</t>
+          <t>7248</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>黃****翔</t>
+          <t>徐****芯</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>33,309</t>
+          <t>7047</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Y****o</t>
+          <t>T****.</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>32,027</t>
+          <t>6875</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>蔡****田</t>
+          <t>🐾****🐾</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>30,535</t>
+          <t>6854</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>