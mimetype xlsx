--- v1 (2026-08-22)
+++ v2 (2026-10-07)
@@ -103,544 +103,544 @@
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>排名</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Line 帳號名稱</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>總積分</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>溫****軒</t>
+          <t>君****君</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>20823694</t>
+          <t>17630116</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>陳****宏</t>
+          <t>麗****惠</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>8524684</t>
+          <t>17316298</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Y****g</t>
+          <t>N****N</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>7320000</t>
+          <t>17100000</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>傅****涵</t>
+          <t>林****軒</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>6487956</t>
+          <t>17007786</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>賴****旨</t>
+          <t>蛋****️</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>4335012</t>
+          <t>16330000</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>玟****錡</t>
+          <t>E****a</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>4108600</t>
+          <t>14980000</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>陳****玲</t>
+          <t>🍀****♥</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>4100000</t>
+          <t>14481652</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>t****👠</t>
+          <t>俊****傑</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>3802175</t>
+          <t>12854638</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>唄****子</t>
+          <t>D****u</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>3603031</t>
+          <t>12411998</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>茜****茜</t>
+          <t>c****n</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>3500913</t>
+          <t>10115496</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>靜****宜</t>
+          <t>J****e</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>3360000</t>
+          <t>7441943</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>K****☽</t>
+          <t>妙****◉</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>3265000</t>
+          <t>7083028</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>朱****蓁</t>
+          <t>g****i</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>3060000</t>
+          <t>4144000</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>壹****雯</t>
+          <t>惠****評</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>3000000</t>
+          <t>4060000</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>K****.</t>
+          <t>珍****🌟</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>2582949</t>
+          <t>3600000</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>林****欽</t>
+          <t>🍭****梨</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>2565000</t>
+          <t>3212000</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>🎀****🎀</t>
+          <t>承****逸</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>2502712</t>
+          <t>2591461</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>家****u</t>
+          <t>陳****㍿</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>2103649</t>
+          <t>2256592</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>林****賢</t>
+          <t>趙****惠</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>1990630</t>
+          <t>2027421</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>郁****璇</t>
+          <t>王****婷</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>1950000</t>
+          <t>1583000</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>V****賢</t>
+          <t>張****堯</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>1930000</t>
+          <t>1573600</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>姿****融</t>
+          <t>鈺****庭</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>1598000</t>
+          <t>1565395</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>張****祥</t>
+          <t>陳****惠</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>1592166</t>
+          <t>1550630</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>吳****璵</t>
+          <t>林****佑</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>1590630</t>
+          <t>1545000</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>丁****萱</t>
+          <t>紫****薇</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>1589253</t>
+          <t>1540000</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>鄭****達</t>
+          <t>Y****n</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>1583855</t>
+          <t>1339630</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>陳****瑞</t>
+          <t>張****永</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>1510000</t>
+          <t>1299000</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>宥****嫻</t>
+          <t>廖****聰</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>1400862</t>
+          <t>1267000</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>鄭****美</t>
+          <t>楊****顯</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>1370000</t>
+          <t>1264169</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>余****慧</t>
+          <t>C****d</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>1362740</t>
+          <t>1242000</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>